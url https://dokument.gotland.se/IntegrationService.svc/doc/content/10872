--- v0 (2026-09-02)
+++ v1 (2026-10-22)
@@ -5,202 +5,217 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 23.1.0 -->
   <w:body>
-    <w:p w:rsidR="00017626" w:rsidRPr="00273D26" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidRPr="00273D26" w:rsidP="00017626" w14:paraId="60D45653" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGHuvudrubrik0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Behov av tillägg eller förändring i TakeCare</w:t>
       </w:r>
       <w:r w:rsidRPr="00273D26">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00017626" w14:paraId="4D00A284" w14:textId="403231BA">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Gäller förändringar i register/systeminställningar inom HSF Gotland, ex ny kassa</w:t>
+        <w:t xml:space="preserve">Gäller förändringar i register/systeminställningar inom HSF Gotland, ex ny </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kassa</w:t>
       </w:r>
       <w:r w:rsidR="00762F51">
-        <w:t xml:space="preserve">kod, ny </w:t>
+        <w:t>kod</w:t>
+      </w:r>
+      <w:r w:rsidR="00762F51">
+        <w:t xml:space="preserve">, ny </w:t>
       </w:r>
       <w:r w:rsidR="00762F51">
         <w:t>tidstyp</w:t>
       </w:r>
       <w:r w:rsidR="00762F51">
         <w:t xml:space="preserve"> eller liknande. Vid behov av större förändringar</w:t>
       </w:r>
       <w:r w:rsidR="002C2628">
         <w:t>/IT-lösningar</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00762F51">
-        <w:t xml:space="preserve"> hänvisar vi till blanketten ”Behov av IT-lösning” </w:t>
+        <w:t xml:space="preserve"> hänvisar vi till blanketten</w:t>
+      </w:r>
+      <w:r w:rsidR="005658DB">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00762F51" w:rsidR="00762F51">
+        <w:r w:rsidRPr="005658DB" w:rsidR="00762F51">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>https://docpoint.gotland.se/Document/Document?DocumentNumber=6652</w:t>
+          <w:t>Behov</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005658DB" w:rsidR="00762F51">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="005658DB" w:rsidR="00762F51">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>av IT-lösning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00762F51" w:rsidR="00762F51">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00762F51">
+        <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017626" w:rsidRPr="009F6F61" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidRPr="009F6F61" w:rsidP="00017626" w14:paraId="2C677F2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2087"/>
         <w:gridCol w:w="7030"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="2DA457B1" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00762F51">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00762F51" w14:paraId="1986469A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6" w14:paraId="4F4F3B57" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text1"/>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -210,105 +225,105 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="4D9FD605" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00762F51">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00762F51" w14:paraId="14C4E809" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Verksamhet/enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6" w14:paraId="610666BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text2"/>
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -318,105 +333,105 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="78C24030" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00762F51">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00762F51" w14:paraId="07E25F9A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ansvarig chef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6" w14:paraId="127A4BFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text3"/>
+            <w:bookmarkStart w:id="2" w:name="Text3"/>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -426,105 +441,105 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="18D3EF5D" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00762F51">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00762F51" w14:paraId="4F256760" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Kontaktperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6" w14:paraId="68FBA41E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text4"/>
+            <w:bookmarkStart w:id="3" w:name="Text4"/>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -534,133 +549,133 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00017626" w14:paraId="15927BCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9117"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="36E5FC1C" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="2FA47071" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Behov (inkl. nytta och påverkan för verksamheten av en förändring)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="527A7A63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text5"/>
+            <w:bookmarkStart w:id="4" w:name="Text5"/>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
@@ -670,151 +685,151 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="3FB611EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="46DA11B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00017626" w14:paraId="30059038" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9117"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="19AAB584" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="607A8A36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ekonomiska konsekvenser för driften</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="58151999" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text6"/>
+            <w:bookmarkStart w:id="5" w:name="Text6"/>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
@@ -824,252 +839,252 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="3C83F692" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="2D971FC6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00017626" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidP="00017626" w14:paraId="4502407A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9117"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="2E974416" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="00762F51" w:rsidP="00DD59C6" w14:paraId="027052A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762F51">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Konsekvenser vid utebliven förändring</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidP="00DD59C6" w14:paraId="2A1F8B57" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text7"/>
+            <w:bookmarkStart w:id="6" w:name="Text7"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidP="00DD59C6" w14:paraId="173144B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidP="00DD59C6" w14:paraId="58256B6E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00017626" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidP="00017626" w14:paraId="7C1BD3C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9117"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="75D42FFA" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6" w14:paraId="5297BC86" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Påverkan/konsekvenser för andra verksamheter (vilka verksamheter/system berörs)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidP="00DD59C6" w14:paraId="2228550C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1080,131 +1095,131 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidP="00DD59C6" w14:paraId="00536436" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidP="00DD59C6" w14:paraId="1A381D99" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00017626" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidP="00017626" w14:paraId="68417745" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGrubrik2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9117"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00DD59C6">
+      <w:tr w14:paraId="152A7311" w14:textId="77777777" w:rsidTr="00DD59C6">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="002C2628" w:rsidP="00DD59C6" w14:paraId="3289823C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Godkännande och bedömning (</w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628" w:rsidR="002B4112">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>enhetschef, systemansvarig</w:t>
             </w:r>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidP="00DD59C6" w14:paraId="60560E6A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1215,170 +1230,170 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidP="00DD59C6" w14:paraId="6073D172" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00017626" w:rsidRPr="005736C9" w:rsidP="00DD59C6">
+          <w:p w:rsidR="00017626" w:rsidRPr="005736C9" w:rsidP="00DD59C6" w14:paraId="5636F38E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00017626" w:rsidP="00017626">
+    <w:p w:rsidR="00017626" w:rsidP="00017626" w14:paraId="188D1CE8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blanketten </w:t>
       </w:r>
       <w:r w:rsidRPr="006D72CA">
         <w:t>fylls</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidRPr="006D72CA">
         <w:t xml:space="preserve"> och skickas </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">till </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00972F66" w:rsidR="002B4112">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>takecareehalsamit@gotland.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B4112">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00762F51" w:rsidP="00017626">
+    <w:p w:rsidR="00762F51" w:rsidP="00017626" w14:paraId="789ABFED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00762F51" w:rsidP="00017626">
+    <w:p w:rsidR="00762F51" w:rsidP="00017626" w14:paraId="63C1EA85" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00762F51" w:rsidP="00762F51">
+    <w:p w:rsidR="00762F51" w:rsidP="00762F51" w14:paraId="214EE13C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>eHälsa/MIT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9117"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00F62AA3">
+      <w:tr w14:paraId="39FAFB39" w14:textId="77777777" w:rsidTr="00F62AA3">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00762F51" w:rsidRPr="002C2628" w:rsidP="00F62AA3">
+          <w:p w:rsidR="00762F51" w:rsidRPr="002C2628" w:rsidP="00F62AA3" w14:paraId="6A238A5E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2628">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Beslut/återkoppling</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00762F51" w:rsidP="00F62AA3">
+          <w:p w:rsidR="00762F51" w:rsidP="00F62AA3" w14:paraId="7080349A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1389,231 +1404,231 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00762F51" w:rsidP="00F62AA3">
+          <w:p w:rsidR="00762F51" w:rsidP="00F62AA3" w14:paraId="016EECD6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00762F51" w:rsidRPr="005736C9" w:rsidP="00F62AA3">
+          <w:p w:rsidR="00762F51" w:rsidRPr="005736C9" w:rsidP="00F62AA3" w14:paraId="17808F02" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="RGingress"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00762F51" w:rsidP="001C550C">
+    <w:p w:rsidR="00762F51" w:rsidP="001C550C" w14:paraId="6C848139" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGfaktatext"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="002C2628">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1304" w:bottom="1702" w:left="1701" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond Kursiv">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10603" w:type="dxa"/>
       <w:tblInd w:w="-1021" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2581"/>
       <w:gridCol w:w="5244"/>
       <w:gridCol w:w="2778"/>
     </w:tblGrid>
-    <w:tr w:rsidTr="00BB3CCA">
+    <w:tr w14:paraId="2AD5DAB7" w14:textId="77777777" w:rsidTr="00BB3CCA">
       <w:tblPrEx>
         <w:tblW w:w="10603" w:type="dxa"/>
         <w:tblInd w:w="-1021" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7825" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="24" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="255" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="517D3BC2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfotfet"/>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:t>Region Gotland</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2778" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="24" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="255" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="4C6A734B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1440000" cy="556946"/>
                 <wp:effectExtent l="0" t="0" r="7800" b="0"/>
                 <wp:docPr id="3" name="Bild 1" descr="regiongotland_ge_gra"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="Picture 1" descr="regiongotland_ge_gra"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
@@ -1626,325 +1641,325 @@
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1440000" cy="556946"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidTr="00BB3CCA">
+    <w:tr w14:paraId="693F9B5B" w14:textId="77777777" w:rsidTr="00BB3CCA">
       <w:tblPrEx>
         <w:tblW w:w="10603" w:type="dxa"/>
         <w:tblInd w:w="-1021" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2581" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="003E092A" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="003E092A" w:rsidP="00BB3CCA" w14:paraId="6934697B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Telefon</w:t>
           </w:r>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> +46 (0)498 26 90 00</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="003E092A" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="003E092A" w:rsidP="00BB3CCA" w14:paraId="1ABF8D12" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>E-post</w:t>
           </w:r>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="003E092A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="2D2D2D"/>
               </w:rPr>
               <w:t>regiongotland@gotland.se</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="4193A8E8" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Webbplats</w:t>
           </w:r>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> www.</w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
             <w:r w:rsidRPr="003E092A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="2D2D2D"/>
               </w:rPr>
               <w:t>gotland.se</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5244" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="227" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00551150" w:rsidP="00BD766E">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00551150" w:rsidP="00BD766E" w14:paraId="58C39D0E" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Dokumentnamn </w:t>
           </w:r>
           <w:r w:rsidRPr="00B72F98">
             <w:t>Beställning av tillägg/ändringar i TakeCare</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00AE68A6" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00AE68A6" w:rsidP="00BB3CCA" w14:paraId="636CF495" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Dokumentnummer</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t>BLA</w:t>
           </w:r>
           <w:r w:rsidR="00B5517B">
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t>10872</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="65EFD171" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
           </w:pPr>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Upprättat/Godkänt datum</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
-            <w:t>2025-03-25</w:t>
+            <w:t>2026-10-20</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2778" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="3C42C9AC" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BB3CCA" w:rsidRPr="00067957" w:rsidP="00067957">
+  <w:p w:rsidR="00BB3CCA" w:rsidRPr="00067957" w:rsidP="00067957" w14:paraId="4837E406" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="RGsidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10603" w:type="dxa"/>
       <w:tblInd w:w="-1021" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2581"/>
       <w:gridCol w:w="5244"/>
       <w:gridCol w:w="2778"/>
     </w:tblGrid>
-    <w:tr w:rsidTr="00104A0F">
+    <w:tr w14:paraId="41E70B6B" w14:textId="77777777" w:rsidTr="00104A0F">
       <w:tblPrEx>
         <w:tblW w:w="10603" w:type="dxa"/>
         <w:tblInd w:w="-1021" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7825" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="24" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="255" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="402E50CF" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfotfet"/>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:t>Region Gotland</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2778" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="24" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="255" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="4BDEEAEB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1440000" cy="556946"/>
                 <wp:effectExtent l="0" t="0" r="7800" b="0"/>
                 <wp:docPr id="4" name="Bild 1" descr="regiongotland_ge_gra"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="Picture 1" descr="regiongotland_ge_gra"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
@@ -1957,346 +1972,346 @@
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1440000" cy="556946"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidTr="00BB3CCA">
+    <w:tr w14:paraId="2A9EEE49" w14:textId="77777777" w:rsidTr="00BB3CCA">
       <w:tblPrEx>
         <w:tblW w:w="10603" w:type="dxa"/>
         <w:tblInd w:w="-1021" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2581" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="003E092A" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="003E092A" w:rsidP="00BB3CCA" w14:paraId="57ADDDBD" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Telefon</w:t>
           </w:r>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> +46 (0)498 26 90 00</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="003E092A" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="003E092A" w:rsidP="00BB3CCA" w14:paraId="44207BA5" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>E-post</w:t>
           </w:r>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="003E092A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="2D2D2D"/>
               </w:rPr>
               <w:t>regiongotland@gotland.se</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="2D343692" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
           </w:pPr>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Webbplats</w:t>
           </w:r>
           <w:r w:rsidRPr="003E092A">
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> www.</w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
             <w:r w:rsidRPr="003E092A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="2D2D2D"/>
               </w:rPr>
               <w:t>gotland.se</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5244" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="227" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00551150" w:rsidP="00BD766E">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00551150" w:rsidP="00BD766E" w14:paraId="471E3968" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Dokumentnamn </w:t>
           </w:r>
           <w:r w:rsidRPr="00B72F98">
             <w:t>Beställning av tillägg/ändringar i TakeCare</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00AE68A6" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00AE68A6" w:rsidP="00BB3CCA" w14:paraId="6D8D37B9" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Dokumentnummer</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t>BLA</w:t>
           </w:r>
           <w:r>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t>10872</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="5D9FB874" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
           </w:pPr>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Upprättat/Godkänt datum</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
-            <w:t>2025-03-25</w:t>
+            <w:t>2026-10-20</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2778" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidP="00BB3CCA" w14:paraId="53742AE8" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BB3CCA" w:rsidP="00406E46">
+  <w:p w:rsidR="00BB3CCA" w:rsidP="00406E46" w14:paraId="2E281E7E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="RGsidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10546" w:type="dxa"/>
       <w:tblInd w:w="-1021" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3998"/>
       <w:gridCol w:w="5836"/>
       <w:gridCol w:w="712"/>
     </w:tblGrid>
-    <w:tr w:rsidTr="00BB3CCA">
+    <w:tr w14:paraId="4DE0014B" w14:textId="77777777" w:rsidTr="00BB3CCA">
       <w:tblPrEx>
         <w:tblW w:w="10546" w:type="dxa"/>
         <w:tblInd w:w="-1021" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="284"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3998" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00694682" w:rsidP="00694682">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00694682" w:rsidP="00694682" w14:paraId="4795177F" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005766EF">
             <w:t>Hälso- och sjukvårdsförvaltningen HSF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5836" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="227" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00CA65A9" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00CA65A9" w:rsidP="00BB3CCA" w14:paraId="3DB32D04" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA65A9">
             <w:t>Blankett</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA65A9">
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00E11AFC" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00E11AFC" w:rsidP="00BB3CCA" w14:paraId="1DD2D00A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA65A9">
             <w:t>Beställning av tillägg/ändringar i TakeCare</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="712" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00E11AFC" w:rsidP="00962A5F">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00E11AFC" w:rsidP="00962A5F" w14:paraId="3B83E474" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="2D2D2D"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E11AFC">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="2D2D2D"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00E11AFC">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="2D2D2D"/>
@@ -2379,214 +2394,214 @@
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00E11AFC">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="2D2D2D"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00E11AFC">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="2D2D2D"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BB3CCA" w:rsidRPr="00694682" w:rsidP="00694682">
+  <w:p w:rsidR="00BB3CCA" w:rsidRPr="00694682" w:rsidP="00694682" w14:paraId="259E7B35" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="RGsidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10490" w:type="dxa"/>
       <w:tblInd w:w="-1021" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10490"/>
       <w:gridCol w:w="233"/>
     </w:tblGrid>
-    <w:tr w:rsidTr="000C7563">
+    <w:tr w14:paraId="1246A511" w14:textId="77777777" w:rsidTr="000C7563">
       <w:tblPrEx>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-1021" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="702"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5812" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="10490" w:type="dxa"/>
             <w:tblCellMar>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="00A0"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="5812"/>
             <w:gridCol w:w="4678"/>
           </w:tblGrid>
-          <w:tr w:rsidTr="0012226F">
+          <w:tr w14:paraId="15888372" w14:textId="77777777" w:rsidTr="0012226F">
             <w:tblPrEx>
               <w:tblW w:w="10490" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="00A0"/>
             </w:tblPrEx>
             <w:trPr>
               <w:trHeight w:val="702"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5812" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00E04588" w:rsidP="0012226F">
+              <w:p w:rsidR="00E04588" w:rsidP="0012226F" w14:paraId="0E57A342" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGtitel"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t>Hälso- och sjukvårdsförvaltningen HSF</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00E04588" w:rsidRPr="00B86AAD" w:rsidP="0012226F">
+              <w:p w:rsidR="00E04588" w:rsidRPr="00B86AAD" w:rsidP="0012226F" w14:paraId="531EC862" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGfaktatext"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t>eHälsa/MIT</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4678" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="227" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="004A2B44" w:rsidRPr="00CA65A9" w:rsidP="004A2B44">
+              <w:p w:rsidR="004A2B44" w:rsidRPr="00CA65A9" w:rsidP="004A2B44" w14:paraId="5EFA3449" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGtitelfethger"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t>Blankett</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00E04588" w:rsidRPr="00961989" w:rsidP="0012226F">
+              <w:p w:rsidR="00E04588" w:rsidRPr="00961989" w:rsidP="0012226F" w14:paraId="3FB4C8CF" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGfaktatext"/>
                   <w:jc w:val="right"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Förvaltningsövergripande dokument</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="0007377C" w:rsidP="00507022">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="0007377C" w:rsidP="00507022" w14:paraId="31276283" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4678" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="227" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00961989" w:rsidP="00BB3CCA">
+        <w:p w:rsidR="00BB3CCA" w:rsidRPr="00961989" w:rsidP="00BB3CCA" w14:paraId="4EFB1AF9" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BB3CCA" w:rsidP="00CA65A9">
+  <w:p w:rsidR="00BB3CCA" w:rsidP="00CA65A9" w14:paraId="3B373227" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02FD54FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="079AD900"/>
     <w:styleLink w:val="Flernivlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3509,108 +3524,109 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5817"/>
         </w:tabs>
         <w:ind w:left="1816" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6537"/>
         </w:tabs>
         <w:ind w:left="2043" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="348526780">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1300527813">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1519076658">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1299991049">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2112163275">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2139838404">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1511528432">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="448284597">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="611983314">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1859615825">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1666592055">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1881279713">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="979073327">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneSortMethod w:val="name"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:clickAndTypeStyle w:val="RGbrdtext"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E511D"/>
     <w:rsid w:val="00003534"/>
     <w:rsid w:val="0001202E"/>
     <w:rsid w:val="000128A3"/>
     <w:rsid w:val="00012B9B"/>
     <w:rsid w:val="00014BAF"/>
     <w:rsid w:val="000162C5"/>
     <w:rsid w:val="00017626"/>
     <w:rsid w:val="000247BE"/>
     <w:rsid w:val="000327B7"/>
     <w:rsid w:val="00040E8B"/>
     <w:rsid w:val="000424F3"/>
     <w:rsid w:val="00042EF7"/>
     <w:rsid w:val="000430BD"/>
     <w:rsid w:val="00044DC0"/>
     <w:rsid w:val="0005372B"/>
     <w:rsid w:val="000605CA"/>
     <w:rsid w:val="00065BF8"/>
     <w:rsid w:val="00067957"/>
@@ -3641,50 +3657,51 @@
     <w:rsid w:val="000C7563"/>
     <w:rsid w:val="000D2B17"/>
     <w:rsid w:val="000D4C20"/>
     <w:rsid w:val="000D669F"/>
     <w:rsid w:val="000D71F2"/>
     <w:rsid w:val="000F16B9"/>
     <w:rsid w:val="000F24FD"/>
     <w:rsid w:val="000F4D80"/>
     <w:rsid w:val="00101601"/>
     <w:rsid w:val="00104A0F"/>
     <w:rsid w:val="00104DA8"/>
     <w:rsid w:val="001100CC"/>
     <w:rsid w:val="00114958"/>
     <w:rsid w:val="001177FE"/>
     <w:rsid w:val="0012226F"/>
     <w:rsid w:val="0013004E"/>
     <w:rsid w:val="00131100"/>
     <w:rsid w:val="00131782"/>
     <w:rsid w:val="001327FE"/>
     <w:rsid w:val="001347E3"/>
     <w:rsid w:val="00140D59"/>
     <w:rsid w:val="0014137F"/>
     <w:rsid w:val="00151361"/>
     <w:rsid w:val="00151372"/>
     <w:rsid w:val="00157850"/>
+    <w:rsid w:val="001647A5"/>
     <w:rsid w:val="001676C6"/>
     <w:rsid w:val="00167BA8"/>
     <w:rsid w:val="00171D32"/>
     <w:rsid w:val="00173510"/>
     <w:rsid w:val="001765FF"/>
     <w:rsid w:val="00185552"/>
     <w:rsid w:val="00194B51"/>
     <w:rsid w:val="00194D10"/>
     <w:rsid w:val="001952F3"/>
     <w:rsid w:val="001A04B1"/>
     <w:rsid w:val="001A5D17"/>
     <w:rsid w:val="001B0AAB"/>
     <w:rsid w:val="001B1791"/>
     <w:rsid w:val="001C08B3"/>
     <w:rsid w:val="001C0B4E"/>
     <w:rsid w:val="001C550C"/>
     <w:rsid w:val="001C5EE5"/>
     <w:rsid w:val="001D0705"/>
     <w:rsid w:val="001D1B94"/>
     <w:rsid w:val="001D58C7"/>
     <w:rsid w:val="001D6FBC"/>
     <w:rsid w:val="001E550F"/>
     <w:rsid w:val="001F1F2D"/>
     <w:rsid w:val="00200CEB"/>
     <w:rsid w:val="00201E52"/>
@@ -3829,50 +3846,51 @@
     <w:rsid w:val="004E3709"/>
     <w:rsid w:val="004F3803"/>
     <w:rsid w:val="004F72C5"/>
     <w:rsid w:val="004F7856"/>
     <w:rsid w:val="004F7A2F"/>
     <w:rsid w:val="00506445"/>
     <w:rsid w:val="00507022"/>
     <w:rsid w:val="0050732E"/>
     <w:rsid w:val="00507DE6"/>
     <w:rsid w:val="00510BAB"/>
     <w:rsid w:val="0051223F"/>
     <w:rsid w:val="00512798"/>
     <w:rsid w:val="00514C76"/>
     <w:rsid w:val="005162C9"/>
     <w:rsid w:val="00520A5E"/>
     <w:rsid w:val="0052142E"/>
     <w:rsid w:val="0052252B"/>
     <w:rsid w:val="005276CA"/>
     <w:rsid w:val="005364DE"/>
     <w:rsid w:val="00540108"/>
     <w:rsid w:val="00546E8B"/>
     <w:rsid w:val="00551150"/>
     <w:rsid w:val="00553A55"/>
     <w:rsid w:val="00555FA7"/>
     <w:rsid w:val="00561250"/>
+    <w:rsid w:val="005658DB"/>
     <w:rsid w:val="00566B39"/>
     <w:rsid w:val="00573136"/>
     <w:rsid w:val="005736C9"/>
     <w:rsid w:val="005766EF"/>
     <w:rsid w:val="00587409"/>
     <w:rsid w:val="00590B03"/>
     <w:rsid w:val="00595E2A"/>
     <w:rsid w:val="0059629D"/>
     <w:rsid w:val="00597903"/>
     <w:rsid w:val="005A2CAE"/>
     <w:rsid w:val="005A72F8"/>
     <w:rsid w:val="005B0F40"/>
     <w:rsid w:val="005C0959"/>
     <w:rsid w:val="005D1DC0"/>
     <w:rsid w:val="005E1CDC"/>
     <w:rsid w:val="005E296A"/>
     <w:rsid w:val="005E2F22"/>
     <w:rsid w:val="005E7E4A"/>
     <w:rsid w:val="005F6462"/>
     <w:rsid w:val="005F680A"/>
     <w:rsid w:val="00603A91"/>
     <w:rsid w:val="00603B61"/>
     <w:rsid w:val="00604AB3"/>
     <w:rsid w:val="00611C25"/>
     <w:rsid w:val="0061302C"/>
@@ -3934,50 +3952,51 @@
     <w:rsid w:val="007A7828"/>
     <w:rsid w:val="007B7C51"/>
     <w:rsid w:val="007C1A2B"/>
     <w:rsid w:val="007C2C58"/>
     <w:rsid w:val="007C57F0"/>
     <w:rsid w:val="007D0612"/>
     <w:rsid w:val="007D1CA0"/>
     <w:rsid w:val="007D69DD"/>
     <w:rsid w:val="007E373D"/>
     <w:rsid w:val="007E5FA9"/>
     <w:rsid w:val="007F17B1"/>
     <w:rsid w:val="007F4AA7"/>
     <w:rsid w:val="007F7315"/>
     <w:rsid w:val="0080507F"/>
     <w:rsid w:val="00807887"/>
     <w:rsid w:val="00807B8C"/>
     <w:rsid w:val="0081102F"/>
     <w:rsid w:val="00815598"/>
     <w:rsid w:val="00816660"/>
     <w:rsid w:val="0081691F"/>
     <w:rsid w:val="008260AF"/>
     <w:rsid w:val="00827C0B"/>
     <w:rsid w:val="0083139A"/>
     <w:rsid w:val="00831E62"/>
     <w:rsid w:val="00832089"/>
+    <w:rsid w:val="0083271D"/>
     <w:rsid w:val="008412AB"/>
     <w:rsid w:val="0084639C"/>
     <w:rsid w:val="008535F0"/>
     <w:rsid w:val="00854CB3"/>
     <w:rsid w:val="008605EE"/>
     <w:rsid w:val="008617BC"/>
     <w:rsid w:val="0086439C"/>
     <w:rsid w:val="00866902"/>
     <w:rsid w:val="00867075"/>
     <w:rsid w:val="00870BCF"/>
     <w:rsid w:val="0087102A"/>
     <w:rsid w:val="0088058A"/>
     <w:rsid w:val="008807A0"/>
     <w:rsid w:val="00882D4E"/>
     <w:rsid w:val="0089662C"/>
     <w:rsid w:val="008B021C"/>
     <w:rsid w:val="008B0272"/>
     <w:rsid w:val="008B2F6E"/>
     <w:rsid w:val="008D1B02"/>
     <w:rsid w:val="008D3EC5"/>
     <w:rsid w:val="008D5C75"/>
     <w:rsid w:val="008F23E1"/>
     <w:rsid w:val="008F4F47"/>
     <w:rsid w:val="009138BF"/>
     <w:rsid w:val="0091418F"/>
@@ -4234,67 +4253,67 @@
     <w:rsid w:val="00F73470"/>
     <w:rsid w:val="00F77EEE"/>
     <w:rsid w:val="00F80B80"/>
     <w:rsid w:val="00F81EF7"/>
     <w:rsid w:val="00F83D2D"/>
     <w:rsid w:val="00F90365"/>
     <w:rsid w:val="00F9567F"/>
     <w:rsid w:val="00F95F44"/>
     <w:rsid w:val="00FA2DFA"/>
     <w:rsid w:val="00FA597B"/>
     <w:rsid w:val="00FC4CB9"/>
     <w:rsid w:val="00FC6BA3"/>
     <w:rsid w:val="00FD135A"/>
     <w:rsid w:val="00FD1CA3"/>
     <w:rsid w:val="00FD3F96"/>
     <w:rsid w:val="00FE01B3"/>
     <w:rsid w:val="00FF010C"/>
     <w:rsid w:val="00FF59A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w14:docId w14:val="4686A862"/>
+  <w14:docId w14:val="47802E13"/>
   <w15:docId w15:val="{3CE4375D-A550-4F13-A4B6-5523CAE858B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4622,50 +4641,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00017626"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B34DB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
@@ -5655,55 +5679,67 @@
     <w:qFormat/>
     <w:rsid w:val="00AB094F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
       <w:ind w:left="227" w:hanging="227"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RGHuvudrubrik0">
     <w:name w:val="RG Huvudrubrik"/>
     <w:basedOn w:val="RGrubrik1"/>
     <w:next w:val="RGbrdtext"/>
     <w:qFormat/>
     <w:rsid w:val="00017626"/>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005658DB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docpoint.gotland.se/Document/Document?DocumentNumber=6652" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:takecareehalsamit@gotland.se" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regiongotland@gotland.se" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gotland.se" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regiongotland@gotland.se" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gotland.se" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="RegionGotland">
   <a:themeElements>
     <a:clrScheme name="RegionGotlandFarger">
       <a:dk1>
         <a:srgbClr val="7F7F7F"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
@@ -5956,115 +5992,114 @@
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E5407F6-6392-4F8F-99A1-7139FB94FD0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>DEF899FF</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>186</Words>
-  <Characters>991</Characters>
+  <Words>175</Words>
+  <Characters>933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Rutin</vt:lpstr>
       <vt:lpstr>Ta facing exero eugait eugait, quisl et lorperit lum quis at, velit alit, qui bla feumsandre ex esent et vel ipsum er se mod e</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gotlands Kommun</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1175</CharactersWithSpaces>
+  <CharactersWithSpaces>1106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rutin</dc:title>
   <dc:creator>yaan00</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>[Förvaltning]</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AlarmDate">
-    <vt:filetime>2026-08-07T00:00:00Z</vt:filetime>
+    <vt:filetime>2028-03-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ArchivedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ChangeDescription">
-    <vt:lpwstr>uppdatering
-</vt:lpwstr>
+    <vt:lpwstr>Ändra ägare</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CreateDate">
     <vt:filetime>2017-09-06T15:09:16Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Creator">
     <vt:lpwstr>Ylva Ahlgren</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentType">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Draft">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="IsCheckedOut">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata...ange ämnesområde">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Metadata...underval ämnesområde">
     <vt:lpwstr/>
   </property>
@@ -6086,74 +6121,98 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MetadataFritext/Sökord">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MetadataFörfattare">
     <vt:lpwstr>Charlotte Hägerstrand, Eva Österlin</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MetadataFörvaltning">
     <vt:lpwstr>Hälso- och sjukvårdsförvaltningen HSF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MetadataTjänster">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MetadataUppdrag">
     <vt:lpwstr>Blanketter</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MetadataVerksamhet/Avdelning">
     <vt:lpwstr>eHälsa/MIT</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MetadataVälj förvaltning...">
     <vt:lpwstr>Hälso- och sjukvårdsförvaltningen HSF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MetadataW3D3 ärendenummer">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MetadataÄgare">
-    <vt:lpwstr>Charlotte Hägerstrand</vt:lpwstr>
+    <vt:lpwstr>Petter Holmgren</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MetadataÄr dokumentet för förtroendevalda politiker?">
     <vt:lpwstr>Nej</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MetadataÖvergripande nivå">
     <vt:lpwstr>Förvaltningsövergripande dokument</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Number">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_85b25ceb-2657-4cc3-878c-8bd1333f9786_ActionId">
+    <vt:lpwstr>09af528b-f78f-4b66-a6b5-486a9526a9ed</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_85b25ceb-2657-4cc3-878c-8bd1333f9786_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_85b25ceb-2657-4cc3-878c-8bd1333f9786_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="MSIP_Label_85b25ceb-2657-4cc3-878c-8bd1333f9786_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="MSIP_Label_85b25ceb-2657-4cc3-878c-8bd1333f9786_Name">
+    <vt:lpwstr>Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="MSIP_Label_85b25ceb-2657-4cc3-878c-8bd1333f9786_SetDate">
+    <vt:lpwstr>2026-10-20T09:46:16Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_85b25ceb-2657-4cc3-878c-8bd1333f9786_SiteId">
+    <vt:lpwstr>8a364404-860a-4168-908e-97aebb78c874</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_85b25ceb-2657-4cc3-878c-8bd1333f9786_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Number">
     <vt:lpwstr>10872</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Prefix">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Prefix">
     <vt:lpwstr>BLA</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="PublishDate">
-    <vt:filetime>2025-03-25T11:24:03Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="PublishDate">
+    <vt:filetime>2026-10-20T11:46:55Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="RoleDistributör">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="RoleDistributör">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="RoleFaktagranskare">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="RoleFaktagranskare">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="RoleFormer distributor role (From 2016.03 update)">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="RoleFormer distributor role (From 2016.03 update)">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="RoleFörfattare">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="RoleFörfattare">
     <vt:lpwstr>Charlotte Hägerstrand, Eva Österlin</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="RoleFörtroendevalda">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="RoleFörtroendevalda">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="RoleSkapare">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="RoleÄgare">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="RoleSkapare">
     <vt:lpwstr>Charlotte Hägerstrand</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="SecurityLevel">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="RoleÄgare">
+    <vt:lpwstr>Petter Holmgren</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="SecurityLevel">
     <vt:i4>1</vt:i4>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="Title">
     <vt:lpwstr>Beställning av tillägg/ändringar i TakeCare</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Version">
-    <vt:i4>7</vt:i4>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="Version">
+    <vt:i4>8</vt:i4>
   </property>
 </Properties>
 </file>