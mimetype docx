--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -1,50 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 23.1.0 -->
   <w:body>
     <w:p w:rsidR="002949FE" w:rsidRPr="00BB3CCA" w:rsidP="002949FE" w14:paraId="0DB407C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGhuvudrubrik"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc405191786"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="002C762B" w:rsidP="002C762B" w14:paraId="4E9A7571" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGingress"/>
@@ -830,55 +828,50 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0036581D" w:rsidP="0036581D" w14:paraId="1DF5E5F0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGfaktatextpunktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0036581D" w:rsidRPr="00DD5DA4" w:rsidP="0036581D" w14:paraId="7D82F715" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGfaktatextpunktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5DA4">
         <w:t>Det går också bra att ringa oss för att ge information.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00EF3615" w:rsidP="00EF3615" w14:paraId="5C40EB55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGbrdtext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8222" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9F9F9F" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="9F9F9F" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9F9F9F" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="9F9F9F" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9F9F9F" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8222"/>
       </w:tblGrid>
       <w:tr w14:paraId="2291D126" w14:textId="77777777" w:rsidTr="0038028F">
         <w:tblPrEx>
@@ -1988,80 +1981,68 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CB3F04" w:rsidP="00CB3F04" w14:paraId="67B515C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGfaktatext"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0033460B" w:rsidRPr="00CC4DF6" w:rsidP="002D7D0D" w14:paraId="29114617" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="RGrubrik4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4DF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Inskickas i bifogat frankerat kuvert. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0033460B" w:rsidRPr="00CC4DF6" w:rsidP="0033460B" w14:paraId="16BAAF2F" w14:textId="77777777">
+    <w:p w:rsidR="003F0724" w:rsidRPr="002949FE" w:rsidP="003D0535" w14:paraId="12DF54DA" w14:textId="2D44AA6D">
       <w:pPr>
         <w:pStyle w:val="RGbrdtext"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4DF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Det går också bra att ringa någon av oss!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F0724" w:rsidRPr="002949FE" w:rsidP="00CB3F04" w14:paraId="12DF54DA" w14:textId="77777777">
-[...3 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidSect="003A508C">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1304" w:bottom="1814" w:left="1701" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2114,60 +2095,50 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond Kursiv">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00691DDA" w14:paraId="47F03DC8" w14:textId="77777777">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10603" w:type="dxa"/>
       <w:tblInd w:w="-1021" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7825"/>
       <w:gridCol w:w="2778"/>
     </w:tblGrid>
     <w:tr w14:paraId="5472FEA3" w14:textId="77777777" w:rsidTr="00573E83">
@@ -2192,51 +2163,57 @@
       <w:trPr>
         <w:trHeight w:val="23"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7825" w:type="dxa"/>
           <w:tcMar>
             <w:top w:w="255" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="006F5820" w:rsidRPr="00AE68A6" w:rsidP="00573E83" w14:paraId="322F558A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Dokumentnamn</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
-            <w:t xml:space="preserve"> UAF - Kommunala Aktivitetsansvaret- svarblankett vad gör du KAA  </w:t>
+            <w:t xml:space="preserve"> UAF - Kommunala </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AE68A6">
+            <w:t>Aktivitetsansvaret- svarblankett</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AE68A6">
+            <w:t xml:space="preserve"> vad gör du KAA  </w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
             </w:rPr>
             <w:sym w:font="Symbol" w:char="F0E7"/>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Dokumentnummer</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t xml:space="preserve"> BLA</w:t>
           </w:r>
           <w:r w:rsidR="0085277B">
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t>14575</w:t>
           </w:r>
@@ -2349,51 +2326,51 @@
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00140D59" w:rsidRPr="00067957" w:rsidP="00067957" w14:paraId="5A9F9EA9" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="RGsidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10603" w:type="dxa"/>
       <w:tblInd w:w="-1021" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7825"/>
       <w:gridCol w:w="2778"/>
     </w:tblGrid>
@@ -2420,51 +2397,57 @@
         <w:trHeight w:val="23"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7825" w:type="dxa"/>
           <w:tcMar>
             <w:top w:w="255" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="006F5820" w:rsidRPr="00AE68A6" w:rsidP="006D2120" w14:paraId="2B7E6195" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGsidfot"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Dokumentnamn</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
-            <w:t xml:space="preserve"> UAF - Kommunala Aktivitetsansvaret- svarblankett vad gör du KAA  </w:t>
+            <w:t xml:space="preserve"> UAF - Kommunala </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AE68A6">
+            <w:t>Aktivitetsansvaret- svarblankett</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AE68A6">
+            <w:t xml:space="preserve"> vad gör du KAA  </w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
             </w:rPr>
             <w:sym w:font="Symbol" w:char="F0E7"/>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Dokumentnummer</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t xml:space="preserve"> BLA</w:t>
           </w:r>
           <w:r w:rsidR="0063032A">
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE68A6">
             <w:t>14575</w:t>
           </w:r>
@@ -2581,138 +2564,142 @@
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00140D59" w:rsidP="006F5820" w14:paraId="29CBD7DC" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="RGsidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00691DDA" w14:paraId="158EBBA5" w14:textId="77777777">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10546" w:type="dxa"/>
       <w:tblInd w:w="-1021" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5107"/>
       <w:gridCol w:w="4727"/>
       <w:gridCol w:w="712"/>
     </w:tblGrid>
     <w:tr w14:paraId="42FB40DF" w14:textId="77777777" w:rsidTr="008606B9">
       <w:tblPrEx>
         <w:tblW w:w="10546" w:type="dxa"/>
         <w:tblInd w:w="-1021" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="287"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5107" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="008606B9" w:rsidRPr="00694682" w:rsidP="00694682" w14:paraId="57AD0A6C" w14:textId="77777777">
+        <w:p w:rsidR="008606B9" w:rsidP="00694682" w14:paraId="480ED082" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="RGfaktatext"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005766EF">
+            <w:t>Utbildnings- och arbetslivsförvaltningen UAF</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="003D0535" w:rsidRPr="00694682" w:rsidP="00694682" w14:paraId="57AD0A6C" w14:textId="243C6580">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005766EF">
-            <w:t>Utbildnings- och arbetslivsförvaltningen UAF</w:t>
+          <w:r>
+            <w:t>Avdelningen för arbetsmarknad, ungdom och vägledning</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4727" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="227" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w:rsidR="008606B9" w:rsidRPr="00CA65A9" w:rsidP="008D24AE" w14:paraId="2475B32B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA65A9">
             <w:t xml:space="preserve">Blankett  </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="008606B9" w:rsidRPr="00E11AFC" w:rsidP="008D24AE" w14:paraId="52673B9B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="RGfaktatext"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA65A9">
-            <w:t>UAF - Kommunala Aktivitetsansvaret- svarblankett vad gör du KAA</w:t>
+            <w:t xml:space="preserve">UAF - Kommunala </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA65A9">
+            <w:t>Aktivitetsansvaret- svarblankett</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA65A9">
+            <w:t xml:space="preserve"> vad gör du KAA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="712" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="008606B9" w:rsidRPr="00E11AFC" w:rsidP="008D24AE" w14:paraId="5D6691FB" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="2D2D2D"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E11AFC">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="2D2D2D"/>
               <w:sz w:val="18"/>
@@ -2810,168 +2797,190 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00E11AFC">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="2D2D2D"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="000C7563" w:rsidRPr="00694682" w:rsidP="00694682" w14:paraId="3BF47A10" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="RGsidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10490" w:type="dxa"/>
       <w:tblInd w:w="-1021" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15168"/>
       <w:gridCol w:w="233"/>
     </w:tblGrid>
     <w:tr w14:paraId="5E51C5EE" w14:textId="77777777" w:rsidTr="000C7563">
       <w:tblPrEx>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-1021" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="702"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5812" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="15168" w:type="dxa"/>
             <w:tblCellMar>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="00A0"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="5812"/>
             <w:gridCol w:w="4678"/>
             <w:gridCol w:w="4678"/>
           </w:tblGrid>
-          <w:tr w14:paraId="248B3CB9" w14:textId="77777777" w:rsidTr="00C177CB">
+          <w:tr w14:paraId="248B3CB9" w14:textId="77777777" w:rsidTr="003D0535">
             <w:tblPrEx>
               <w:tblW w:w="15168" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="00A0"/>
             </w:tblPrEx>
             <w:trPr>
-              <w:trHeight w:val="702"/>
+              <w:trHeight w:val="1276"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5812" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00C177CB" w:rsidP="0012226F" w14:paraId="0652D72D" w14:textId="77777777">
+              <w:p w:rsidR="003D0535" w:rsidP="003D0535" w14:paraId="7424D14C" w14:textId="48FA3892">
                 <w:pPr>
                   <w:pStyle w:val="RGtitel"/>
                 </w:pPr>
+                <w:r>
+                  <w:t>Utbildnings- och arbetslivsförvaltningen UAF</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00C177CB" w:rsidRPr="003D0535" w:rsidP="003D0535" w14:paraId="0652D72D" w14:textId="0E260BED">
+                <w:pPr>
+                  <w:pStyle w:val="RGtitel"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003D0535">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Avdelningen för arbetsmarknad, ungdom och vägledning</w:t>
+                </w:r>
               </w:p>
               <w:p w:rsidR="00C177CB" w:rsidRPr="00B86AAD" w:rsidP="0012226F" w14:paraId="33158C86" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGfaktatext"/>
                 </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4678" w:type="dxa"/>
               </w:tcPr>
               <w:p w:rsidR="00C177CB" w:rsidRPr="00CA65A9" w:rsidP="008D24AE" w14:paraId="5CBCCCD7" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGtitelfethger"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00C177CB" w:rsidRPr="00961989" w:rsidP="008D24AE" w14:paraId="520B3DFA" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGfaktatext"/>
                   <w:jc w:val="right"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4678" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="227" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
               <w:p w:rsidR="00C177CB" w:rsidP="0012226F" w14:paraId="145592EA" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGtitelfethger"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Metadata::Doc</w:t>
+                  <w:t>Metadata::</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>Doc</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t>ument</w:t>
                 </w:r>
                 <w:r>
                   <w:t>Type</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t>&gt;</w:t>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00C177CB" w:rsidRPr="00961989" w:rsidP="0012226F" w14:paraId="31F1CE7C" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="RGfaktatext"/>
                   <w:jc w:val="right"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA65A9">
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p w:rsidR="00D93ED7" w:rsidRPr="00B86AAD" w:rsidP="009F41B3" w14:paraId="0CA5383D" w14:textId="77777777">
           <w:pPr>
@@ -4261,51 +4270,51 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="942416229">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1292176038">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1626083312">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="972751228">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1713770785">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1928804517">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="89"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="name"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:clickAndTypeStyle w:val="RGbrdtext"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF3615"/>
     <w:rsid w:val="00003534"/>
     <w:rsid w:val="0001202E"/>
     <w:rsid w:val="000128A3"/>
     <w:rsid w:val="00012B9B"/>
@@ -4476,50 +4485,51 @@
     <w:rsid w:val="00374707"/>
     <w:rsid w:val="0038028F"/>
     <w:rsid w:val="00382355"/>
     <w:rsid w:val="00383AB7"/>
     <w:rsid w:val="0038712A"/>
     <w:rsid w:val="003877DD"/>
     <w:rsid w:val="0039037A"/>
     <w:rsid w:val="00391B6F"/>
     <w:rsid w:val="00392935"/>
     <w:rsid w:val="00397362"/>
     <w:rsid w:val="003A4973"/>
     <w:rsid w:val="003A508C"/>
     <w:rsid w:val="003A5694"/>
     <w:rsid w:val="003A5AD2"/>
     <w:rsid w:val="003B120D"/>
     <w:rsid w:val="003B2306"/>
     <w:rsid w:val="003B2324"/>
     <w:rsid w:val="003B4CD4"/>
     <w:rsid w:val="003B5625"/>
     <w:rsid w:val="003B5BCF"/>
     <w:rsid w:val="003B7194"/>
     <w:rsid w:val="003B7E87"/>
     <w:rsid w:val="003C0DDB"/>
     <w:rsid w:val="003C149D"/>
     <w:rsid w:val="003C6104"/>
+    <w:rsid w:val="003D0535"/>
     <w:rsid w:val="003D49EA"/>
     <w:rsid w:val="003D57DD"/>
     <w:rsid w:val="003D6B54"/>
     <w:rsid w:val="003D74DB"/>
     <w:rsid w:val="003E328F"/>
     <w:rsid w:val="003E3F80"/>
     <w:rsid w:val="003E547B"/>
     <w:rsid w:val="003E6CEF"/>
     <w:rsid w:val="003E718D"/>
     <w:rsid w:val="003F0724"/>
     <w:rsid w:val="003F0B86"/>
     <w:rsid w:val="003F3635"/>
     <w:rsid w:val="003F3D99"/>
     <w:rsid w:val="003F4530"/>
     <w:rsid w:val="00400BCA"/>
     <w:rsid w:val="00400F17"/>
     <w:rsid w:val="004013FF"/>
     <w:rsid w:val="004014D0"/>
     <w:rsid w:val="00404966"/>
     <w:rsid w:val="00404D73"/>
     <w:rsid w:val="00410207"/>
     <w:rsid w:val="00412267"/>
     <w:rsid w:val="00414502"/>
     <w:rsid w:val="00414FC0"/>
     <w:rsid w:val="00415503"/>
@@ -4597,98 +4607,100 @@
     <w:rsid w:val="005E2F22"/>
     <w:rsid w:val="005E7E4A"/>
     <w:rsid w:val="005F6462"/>
     <w:rsid w:val="005F680A"/>
     <w:rsid w:val="00603A91"/>
     <w:rsid w:val="00603B61"/>
     <w:rsid w:val="00604AB3"/>
     <w:rsid w:val="00611C25"/>
     <w:rsid w:val="0061302C"/>
     <w:rsid w:val="006208EC"/>
     <w:rsid w:val="006218CF"/>
     <w:rsid w:val="006231E1"/>
     <w:rsid w:val="00623315"/>
     <w:rsid w:val="0063032A"/>
     <w:rsid w:val="00630C41"/>
     <w:rsid w:val="00633832"/>
     <w:rsid w:val="00634063"/>
     <w:rsid w:val="006366A4"/>
     <w:rsid w:val="00636EC8"/>
     <w:rsid w:val="00640186"/>
     <w:rsid w:val="006443A1"/>
     <w:rsid w:val="00646EAA"/>
     <w:rsid w:val="00652210"/>
     <w:rsid w:val="00652B98"/>
     <w:rsid w:val="00660D16"/>
+    <w:rsid w:val="006720F7"/>
     <w:rsid w:val="00681378"/>
     <w:rsid w:val="00682036"/>
     <w:rsid w:val="00683954"/>
     <w:rsid w:val="00683961"/>
     <w:rsid w:val="00683A29"/>
     <w:rsid w:val="00687C21"/>
     <w:rsid w:val="00691A3B"/>
     <w:rsid w:val="00691DDA"/>
     <w:rsid w:val="006930F4"/>
     <w:rsid w:val="00694682"/>
     <w:rsid w:val="00696858"/>
     <w:rsid w:val="00697A9D"/>
     <w:rsid w:val="006B0402"/>
     <w:rsid w:val="006C34CD"/>
     <w:rsid w:val="006C4AD3"/>
     <w:rsid w:val="006C7E72"/>
     <w:rsid w:val="006D1A1A"/>
     <w:rsid w:val="006D2120"/>
     <w:rsid w:val="006D4FC2"/>
     <w:rsid w:val="006D5E63"/>
     <w:rsid w:val="006D78F3"/>
     <w:rsid w:val="006D7E41"/>
     <w:rsid w:val="006E0D16"/>
     <w:rsid w:val="006E0F8D"/>
     <w:rsid w:val="006E0FC3"/>
     <w:rsid w:val="006E3B7B"/>
     <w:rsid w:val="006E7151"/>
     <w:rsid w:val="006E7464"/>
     <w:rsid w:val="006F5820"/>
     <w:rsid w:val="006F6015"/>
     <w:rsid w:val="006F787C"/>
     <w:rsid w:val="00701F19"/>
     <w:rsid w:val="00703CF0"/>
     <w:rsid w:val="00706829"/>
     <w:rsid w:val="0070785D"/>
     <w:rsid w:val="007125D0"/>
     <w:rsid w:val="007133E8"/>
     <w:rsid w:val="00714ED8"/>
     <w:rsid w:val="00716686"/>
     <w:rsid w:val="00720421"/>
     <w:rsid w:val="00734312"/>
     <w:rsid w:val="0074721F"/>
     <w:rsid w:val="0075399B"/>
     <w:rsid w:val="0076458D"/>
     <w:rsid w:val="0076467E"/>
     <w:rsid w:val="0076606A"/>
     <w:rsid w:val="0077483F"/>
     <w:rsid w:val="0078304F"/>
+    <w:rsid w:val="00792DAF"/>
     <w:rsid w:val="0079625C"/>
     <w:rsid w:val="007A477B"/>
     <w:rsid w:val="007A7828"/>
     <w:rsid w:val="007B7C51"/>
     <w:rsid w:val="007C1A2B"/>
     <w:rsid w:val="007C2C58"/>
     <w:rsid w:val="007C57F0"/>
     <w:rsid w:val="007D0612"/>
     <w:rsid w:val="007D1CA0"/>
     <w:rsid w:val="007D6859"/>
     <w:rsid w:val="007D69DD"/>
     <w:rsid w:val="007E373D"/>
     <w:rsid w:val="007E5FA9"/>
     <w:rsid w:val="007F04EC"/>
     <w:rsid w:val="007F17B1"/>
     <w:rsid w:val="007F4AA7"/>
     <w:rsid w:val="007F7315"/>
     <w:rsid w:val="008027EF"/>
     <w:rsid w:val="0080507F"/>
     <w:rsid w:val="00807887"/>
     <w:rsid w:val="00807B8C"/>
     <w:rsid w:val="0081102F"/>
     <w:rsid w:val="00812F6A"/>
     <w:rsid w:val="00815598"/>
     <w:rsid w:val="00816660"/>
@@ -6434,57 +6446,57 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0033460B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gotland.se/personuppgifter" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gotland.se/aktivitetsansvar" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gotland.se/personuppgifter" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gotland.se/aktivitetsansvar" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf" /></Relationships>
-</file>
-[...1 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="01906B598D4D4341B3C7251710FEE428"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{692F16B1-C018-4B94-85BE-DAB89E0369DE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00112776">
@@ -6903,51 +6915,53 @@
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
   <w:revisionView w:comments="1" w:formatting="1" w:inkAnnotations="0" w:insDel="1" w:markup="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00112776"/>
     <w:rsid w:val="00112776"/>
     <w:rsid w:val="002068D0"/>
     <w:rsid w:val="002C24E3"/>
     <w:rsid w:val="002F0A86"/>
     <w:rsid w:val="003A4973"/>
     <w:rsid w:val="00652B98"/>
+    <w:rsid w:val="00792DAF"/>
     <w:rsid w:val="009D4E27"/>
+    <w:rsid w:val="00A157E4"/>
     <w:rsid w:val="00D94136"/>
     <w:rsid w:val="00DA5ABB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -7668,111 +7682,112 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4C5FC67-4921-41A4-AE27-937A4F4A93FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>533</Words>
-  <Characters>2826</Characters>
+  <Words>532</Words>
+  <Characters>2825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Rutin</vt:lpstr>
       <vt:lpstr>Ta facing exero eugait eugait, quisl et lorperit lum quis at, velit alit, qui bla feumsandre ex esent et vel ipsum er se mod e</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gotlands Kommun</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3353</CharactersWithSpaces>
+  <CharactersWithSpaces>3351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rutin</dc:title>
   <dc:creator>Helen Sundkvist</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>[Förvaltning]</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AlarmDate">
-    <vt:filetime>2026-10-02T00:00:00Z</vt:filetime>
+    <vt:filetime>2027-12-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ArchivedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ChangeDescription">
-    <vt:lpwstr>ny persoanal</vt:lpwstr>
+    <vt:lpwstr>Namnbyte
+</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CreateDate">
     <vt:filetime>2019-01-23T18:46:19Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Creator">
     <vt:lpwstr>Barbro Engström</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentType">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Draft">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="IsCheckedOut">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata...ange ämnesområde">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Metadata...underval ämnesområde">
     <vt:lpwstr/>
   </property>
@@ -7785,83 +7800,83 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MetadataEnhet">
     <vt:lpwstr>Blanketter, Kommunalt aktivitetsansvaret </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MetadataEv. webbadress/info gotland.se">
     <vt:lpwstr>https://dokument.gotland.se/IntegrationService.svc/doc/content/14575</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MetadataFaktagranskare">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MetadataFritext/Sökord">
     <vt:lpwstr>Ungdomskraft, Kommunala aktivitetsansvaret, KAA, svar, svarsblankett, vad gör du</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MetadataFörfattare">
     <vt:lpwstr>Helen Sundkvist</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MetadataFörvaltning">
     <vt:lpwstr>Utbildnings- och arbetslivsförvaltningen UAF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MetadataTjänster">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MetadataUppdrag">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MetadataVerksamhet/Avdelning">
-    <vt:lpwstr>Arbetsliv och etablering</vt:lpwstr>
+    <vt:lpwstr>Arbetsmarknad, ungdom och vägledning</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MetadataVälj förvaltning...">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MetadataW3D3 ärendenummer">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MetadataÄgare">
     <vt:lpwstr>Helen Sundkvist</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MetadataÄr dokumentet för förtroendevalda politiker?">
     <vt:lpwstr>Nej</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MetadataÖvergripande nivå">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Number">
     <vt:lpwstr>14575</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Prefix">
     <vt:lpwstr>BLA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="PublishDate">
-    <vt:filetime>2025-05-20T11:09:34Z</vt:filetime>
+    <vt:filetime>2026-08-13T12:13:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="RoleDistributör">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="RoleFaktagranskare">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="RoleFormer distributor role (From 2016.03 update)">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="RoleFörfattare">
     <vt:lpwstr>Helen Sundkvist</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="RoleFörtroendevalda">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="RoleSkapare">
     <vt:lpwstr>Helen Sundkvist</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="RoleÄgare">
     <vt:lpwstr>Helen Sundkvist</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="SecurityLevel">
     <vt:i4>3</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Title">
     <vt:lpwstr>UAF - Kommunala Aktivitetsansvaret- svarblankett vad gör du KAA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Version">
-    <vt:i4>32</vt:i4>
+    <vt:i4>33</vt:i4>
   </property>
 </Properties>
 </file>