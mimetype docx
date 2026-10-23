--- v1 (2026-08-25)
+++ v2 (2026-10-23)
@@ -72,73 +72,76 @@
                         <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5274570" cy="8512133"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004279B4" w:rsidP="005346BA" w14:paraId="08A5ACB2" w14:textId="29E82E4F">
+    <w:p w:rsidR="004279B4" w:rsidP="005346BA" w14:paraId="08A5ACB2" w14:textId="61F6810D">
       <w:pPr>
         <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Version: 202</w:t>
       </w:r>
       <w:r w:rsidR="003F0B05">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
+      <w:r w:rsidR="009C5B58">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidR="003F0B05">
-        <w:t>08</w:t>
-[...5 lines deleted...]
-        <w:t>20</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5B58">
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="408273837"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2532,50 +2535,56 @@
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9114"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc256000062" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Studiehall</w:t>
+            </w:r>
+            <w:r w:rsidR="0068440B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>/Elevmatsal</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> PAGEREF _Toc256000062 \h </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
@@ -11938,83 +11947,86 @@
       <w:r>
         <w:t>Studera på Vuxenutbildningen Gotland</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004279B4" w14:paraId="2CFCD0FC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="-5" w:right="47"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tänk på att det krävs studietid utöver lektionstillfällen för att kunna fullfölja studierna. På Vuxenutbildningen finns rum och miljöer för att studera enskilt eller i grupp. I Studieteket finns pedagoger som hjälper när du behöver extra stöd. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004279B4" w14:paraId="79EA27B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004279B4" w14:paraId="27018A78" w14:textId="77777777">
+    <w:p w:rsidR="004279B4" w14:paraId="27018A78" w14:textId="7A2DE32F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc256000062"/>
       <w:r>
         <w:t>Studiehall</w:t>
       </w:r>
+      <w:r w:rsidR="0068440B">
+        <w:t>/Elevmatsal</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004279B4" w:rsidP="04F00028" w14:paraId="0129D711" w14:textId="77777777">
+    <w:p w:rsidR="004279B4" w:rsidP="04F00028" w14:paraId="0129D711" w14:textId="3AB27F7A">
       <w:pPr>
         <w:spacing w:after="76" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="47"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Medhavd mat får endast förtäras i studiehallen. Där finns mikrovågsugnar och kaffebryggare. Eleverna ansvarar för ordningen i köket. </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Medhavd mat får endast förtäras i studiehall</w:t>
+      </w:r>
+      <w:r w:rsidR="0068440B">
+        <w:t>arna som finns i D-huset (huvudbyggnaden) och i VO-huset (se kartor sist i dokumentet)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Där finns mikrovågsugnar och kaffebryggare</w:t>
+      </w:r>
+      <w:r w:rsidR="0068440B">
+        <w:t>/vattenkokare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Eleverna ansvarar för ordningen i köket.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004279B4" w:rsidP="04F00028" w14:paraId="3D2C66DE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="76" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="47"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004279B4" w14:paraId="6B731542" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc256000063"/>
       <w:r>
         <w:t>Synpunkter och förslag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -12854,91 +12866,91 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D7069B" w:rsidP="129BF28D" w14:paraId="353BD5B3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="12" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D7069B" w:rsidP="129BF28D" w14:paraId="5381F4EA" w14:textId="77777777">
+    <w:p w:rsidR="00D7069B" w:rsidP="129BF28D" w14:paraId="5381F4EA" w14:textId="1EA54A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="12" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5793740" cy="3019425"/>
+            <wp:extent cx="5793740" cy="2905125"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:docPr id="99621643" name="Bildobjekt 2" descr="En bild som visar diagram, text, Plan, Teknisk ritning&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:docPr id="1572235268" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="99621643" name="Bildobjekt 2" descr="En bild som visar diagram, text, Plan, Teknisk ritning&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPr id="1572235268" name="Bildobjekt 1572235268"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57" cstate="print">
                       <a:extLst>
                         <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect b="30513"/>
+                    <a:srcRect b="33143"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5793740" cy="3019425"/>
+                      <a:ext cx="5793740" cy="2905125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CA6BB3" w:rsidP="129BF28D" w14:paraId="12AA2597" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="12" w:firstLine="0"/>
       </w:pPr>
@@ -14728,103 +14740,106 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004279B4"/>
     <w:rsid w:val="00000E21"/>
     <w:rsid w:val="00001ABF"/>
     <w:rsid w:val="000077D2"/>
     <w:rsid w:val="000122D1"/>
     <w:rsid w:val="00053CAB"/>
     <w:rsid w:val="00055E01"/>
+    <w:rsid w:val="00063C1B"/>
     <w:rsid w:val="00063ECB"/>
     <w:rsid w:val="00064A21"/>
     <w:rsid w:val="00071EF8"/>
     <w:rsid w:val="00074213"/>
     <w:rsid w:val="00077E1E"/>
     <w:rsid w:val="0008707F"/>
     <w:rsid w:val="00090C05"/>
     <w:rsid w:val="00091AD0"/>
     <w:rsid w:val="0009340E"/>
     <w:rsid w:val="00094A1F"/>
     <w:rsid w:val="000959E3"/>
     <w:rsid w:val="000A61E8"/>
     <w:rsid w:val="000B3A45"/>
     <w:rsid w:val="000B5F11"/>
     <w:rsid w:val="000C14A5"/>
     <w:rsid w:val="000D4948"/>
     <w:rsid w:val="0011620D"/>
     <w:rsid w:val="0012404D"/>
     <w:rsid w:val="001245C8"/>
     <w:rsid w:val="00126708"/>
     <w:rsid w:val="001336C6"/>
     <w:rsid w:val="0013461D"/>
     <w:rsid w:val="00144552"/>
     <w:rsid w:val="00144964"/>
     <w:rsid w:val="00151668"/>
     <w:rsid w:val="001610AA"/>
     <w:rsid w:val="001623D8"/>
     <w:rsid w:val="0016360D"/>
     <w:rsid w:val="001701AC"/>
     <w:rsid w:val="00190622"/>
     <w:rsid w:val="00196280"/>
     <w:rsid w:val="001A43AF"/>
     <w:rsid w:val="001B44BD"/>
     <w:rsid w:val="001B6945"/>
     <w:rsid w:val="001D35D7"/>
     <w:rsid w:val="001D600A"/>
     <w:rsid w:val="001F1C9E"/>
     <w:rsid w:val="0020785A"/>
     <w:rsid w:val="00217E8F"/>
     <w:rsid w:val="0022066E"/>
     <w:rsid w:val="002306F7"/>
     <w:rsid w:val="002334B4"/>
     <w:rsid w:val="00243760"/>
     <w:rsid w:val="00247F3E"/>
     <w:rsid w:val="00264B83"/>
+    <w:rsid w:val="00295570"/>
     <w:rsid w:val="002A337D"/>
     <w:rsid w:val="002A74EE"/>
     <w:rsid w:val="002D69A9"/>
     <w:rsid w:val="002D93A6"/>
     <w:rsid w:val="002E487B"/>
     <w:rsid w:val="00304678"/>
     <w:rsid w:val="00305FF7"/>
     <w:rsid w:val="0032207D"/>
+    <w:rsid w:val="00331065"/>
     <w:rsid w:val="00347515"/>
     <w:rsid w:val="003550BD"/>
     <w:rsid w:val="003631BC"/>
     <w:rsid w:val="003638FF"/>
     <w:rsid w:val="00371A51"/>
     <w:rsid w:val="00392715"/>
     <w:rsid w:val="003B2580"/>
     <w:rsid w:val="003B46EA"/>
     <w:rsid w:val="003B4DE3"/>
     <w:rsid w:val="003B51DA"/>
     <w:rsid w:val="003C01A3"/>
     <w:rsid w:val="003D7AF4"/>
     <w:rsid w:val="003E10E3"/>
     <w:rsid w:val="003E1FA8"/>
     <w:rsid w:val="003E3E06"/>
     <w:rsid w:val="003F0B05"/>
     <w:rsid w:val="003F0F76"/>
     <w:rsid w:val="003F3EA1"/>
     <w:rsid w:val="00410916"/>
     <w:rsid w:val="00415F93"/>
     <w:rsid w:val="00425154"/>
     <w:rsid w:val="004279B4"/>
     <w:rsid w:val="00430797"/>
     <w:rsid w:val="00433165"/>
     <w:rsid w:val="00441A40"/>
@@ -14848,174 +14863,180 @@
     <w:rsid w:val="00524277"/>
     <w:rsid w:val="005346BA"/>
     <w:rsid w:val="0053590F"/>
     <w:rsid w:val="00540A76"/>
     <w:rsid w:val="00541FE1"/>
     <w:rsid w:val="00547347"/>
     <w:rsid w:val="005542A3"/>
     <w:rsid w:val="00563F42"/>
     <w:rsid w:val="00575608"/>
     <w:rsid w:val="00575665"/>
     <w:rsid w:val="00585D43"/>
     <w:rsid w:val="00590D7E"/>
     <w:rsid w:val="00594379"/>
     <w:rsid w:val="00595F14"/>
     <w:rsid w:val="005B026A"/>
     <w:rsid w:val="005D1B6D"/>
     <w:rsid w:val="005E0E22"/>
     <w:rsid w:val="005E43EF"/>
     <w:rsid w:val="005E47A9"/>
     <w:rsid w:val="00612C30"/>
     <w:rsid w:val="00620999"/>
     <w:rsid w:val="00636A3B"/>
     <w:rsid w:val="006449D5"/>
     <w:rsid w:val="00645D14"/>
     <w:rsid w:val="00655DDB"/>
+    <w:rsid w:val="006630B4"/>
     <w:rsid w:val="00665AFE"/>
     <w:rsid w:val="00674052"/>
     <w:rsid w:val="006809AD"/>
     <w:rsid w:val="006838D4"/>
+    <w:rsid w:val="0068440B"/>
     <w:rsid w:val="00696E89"/>
     <w:rsid w:val="006A602D"/>
     <w:rsid w:val="006C38D1"/>
     <w:rsid w:val="006D2DE3"/>
     <w:rsid w:val="006D32CD"/>
     <w:rsid w:val="006E4A94"/>
     <w:rsid w:val="00715106"/>
     <w:rsid w:val="0071743B"/>
     <w:rsid w:val="007213A3"/>
     <w:rsid w:val="0072673D"/>
     <w:rsid w:val="007276B4"/>
     <w:rsid w:val="0073218A"/>
     <w:rsid w:val="00750C21"/>
+    <w:rsid w:val="00751032"/>
     <w:rsid w:val="007520F3"/>
     <w:rsid w:val="00763344"/>
     <w:rsid w:val="00770CCD"/>
     <w:rsid w:val="00774162"/>
     <w:rsid w:val="007762EA"/>
     <w:rsid w:val="007A2611"/>
     <w:rsid w:val="007A65B5"/>
     <w:rsid w:val="007A7173"/>
     <w:rsid w:val="007B79D4"/>
     <w:rsid w:val="007C0780"/>
     <w:rsid w:val="00803CE3"/>
     <w:rsid w:val="00815C40"/>
     <w:rsid w:val="00822070"/>
     <w:rsid w:val="0082240D"/>
     <w:rsid w:val="008336C6"/>
     <w:rsid w:val="00844B9A"/>
     <w:rsid w:val="00851C3F"/>
     <w:rsid w:val="0085741B"/>
     <w:rsid w:val="00866B6E"/>
     <w:rsid w:val="00866D18"/>
     <w:rsid w:val="00874E19"/>
     <w:rsid w:val="00875545"/>
     <w:rsid w:val="00885E60"/>
     <w:rsid w:val="00890E00"/>
     <w:rsid w:val="008B4558"/>
     <w:rsid w:val="008C067E"/>
     <w:rsid w:val="008C336C"/>
     <w:rsid w:val="008D67EB"/>
     <w:rsid w:val="008E1CFE"/>
     <w:rsid w:val="008F22B3"/>
     <w:rsid w:val="008F783D"/>
     <w:rsid w:val="00906D81"/>
     <w:rsid w:val="009078C4"/>
     <w:rsid w:val="00913468"/>
     <w:rsid w:val="00914613"/>
     <w:rsid w:val="0091525B"/>
     <w:rsid w:val="00923DCB"/>
     <w:rsid w:val="0093373B"/>
     <w:rsid w:val="0097405C"/>
     <w:rsid w:val="009803C6"/>
     <w:rsid w:val="00980C03"/>
     <w:rsid w:val="00992FE4"/>
     <w:rsid w:val="0099360B"/>
     <w:rsid w:val="009B4708"/>
+    <w:rsid w:val="009C5B58"/>
     <w:rsid w:val="009D1563"/>
     <w:rsid w:val="009D5D29"/>
     <w:rsid w:val="009F2953"/>
     <w:rsid w:val="009F2E18"/>
     <w:rsid w:val="009F32F6"/>
     <w:rsid w:val="009F5CB5"/>
     <w:rsid w:val="009F7CC1"/>
     <w:rsid w:val="00A04939"/>
     <w:rsid w:val="00A2406F"/>
     <w:rsid w:val="00A26A98"/>
     <w:rsid w:val="00A31305"/>
     <w:rsid w:val="00A4140F"/>
     <w:rsid w:val="00A43823"/>
     <w:rsid w:val="00A500A4"/>
     <w:rsid w:val="00A53411"/>
     <w:rsid w:val="00A56752"/>
     <w:rsid w:val="00A67DB6"/>
     <w:rsid w:val="00A71C60"/>
     <w:rsid w:val="00A733CC"/>
     <w:rsid w:val="00A769F6"/>
     <w:rsid w:val="00A970ED"/>
     <w:rsid w:val="00A97D21"/>
     <w:rsid w:val="00AA514F"/>
     <w:rsid w:val="00AA6C18"/>
     <w:rsid w:val="00AB1A54"/>
     <w:rsid w:val="00AB1D7B"/>
+    <w:rsid w:val="00AB67B8"/>
     <w:rsid w:val="00AC7BF3"/>
     <w:rsid w:val="00AD15CC"/>
     <w:rsid w:val="00AE2306"/>
     <w:rsid w:val="00AE30BF"/>
     <w:rsid w:val="00B02582"/>
     <w:rsid w:val="00B20993"/>
     <w:rsid w:val="00B33F6F"/>
     <w:rsid w:val="00B4176F"/>
     <w:rsid w:val="00B74DA0"/>
     <w:rsid w:val="00B76BCB"/>
     <w:rsid w:val="00B8160B"/>
     <w:rsid w:val="00B84D1E"/>
     <w:rsid w:val="00B87BBD"/>
     <w:rsid w:val="00B944EF"/>
     <w:rsid w:val="00B97058"/>
     <w:rsid w:val="00B97E0A"/>
     <w:rsid w:val="00BA0AB8"/>
     <w:rsid w:val="00BA72ED"/>
     <w:rsid w:val="00BC1F7C"/>
     <w:rsid w:val="00BC2C6E"/>
     <w:rsid w:val="00BC875E"/>
     <w:rsid w:val="00BD4C41"/>
     <w:rsid w:val="00BF5289"/>
     <w:rsid w:val="00C0020D"/>
     <w:rsid w:val="00C07BAB"/>
     <w:rsid w:val="00C27B21"/>
     <w:rsid w:val="00C31A1D"/>
     <w:rsid w:val="00C40F56"/>
     <w:rsid w:val="00C42A84"/>
     <w:rsid w:val="00C54922"/>
     <w:rsid w:val="00C74533"/>
     <w:rsid w:val="00C81F09"/>
     <w:rsid w:val="00C86695"/>
     <w:rsid w:val="00CA5078"/>
     <w:rsid w:val="00CA6BB3"/>
     <w:rsid w:val="00CA7AA1"/>
     <w:rsid w:val="00CB0545"/>
+    <w:rsid w:val="00CB1563"/>
     <w:rsid w:val="00CB2EF9"/>
     <w:rsid w:val="00CB38B8"/>
     <w:rsid w:val="00CC7FFA"/>
     <w:rsid w:val="00CD7928"/>
     <w:rsid w:val="00CE4152"/>
     <w:rsid w:val="00CE5D1F"/>
     <w:rsid w:val="00D0181A"/>
     <w:rsid w:val="00D0588C"/>
     <w:rsid w:val="00D07780"/>
     <w:rsid w:val="00D13FFF"/>
     <w:rsid w:val="00D163AF"/>
     <w:rsid w:val="00D407E7"/>
     <w:rsid w:val="00D43658"/>
     <w:rsid w:val="00D53EA8"/>
     <w:rsid w:val="00D7069B"/>
     <w:rsid w:val="00D728FD"/>
     <w:rsid w:val="00D80387"/>
     <w:rsid w:val="00D96257"/>
     <w:rsid w:val="00DA1CEB"/>
     <w:rsid w:val="00DA6084"/>
     <w:rsid w:val="00DA788F"/>
     <w:rsid w:val="00DB2B7E"/>
     <w:rsid w:val="00DC1D78"/>
     <w:rsid w:val="00DC5531"/>
     <w:rsid w:val="00DC6ED5"/>
@@ -16716,108 +16737,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...56 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x01010097F7376BD0C7F64BBD09C93A0311274E" ma:contentTypeVersion="8" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="8f460be525c8748c4a3f9a52e13e0e3a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="54810653-d742-4acb-b4a9-dca4b7e7b58c" xmlns:ns3="9a8419cc-c46b-4ba8-ae22-e0d514655a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55d4b3c4b6d1e892d3b826d9acec17a8" ns2:_="" ns3:_="">
     <xsd:import namespace="54810653-d742-4acb-b4a9-dca4b7e7b58c"/>
     <xsd:import namespace="9a8419cc-c46b-4ba8-ae22-e0d514655a02"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -16964,136 +16927,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="9a8419cc-c46b-4ba8-ae22-e0d514655a02">
+      <UserInfo>
+        <DisplayName>Erik Gerndt</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Magnus Thorell</DisplayName>
+        <AccountId>156</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lena Bergstedt Karlsson</DisplayName>
+        <AccountId>71</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hanna Sällström Jonasson</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anna Björk</DisplayName>
+        <AccountId>139</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Eva Elisdotter</DisplayName>
+        <AccountId>19</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Peter Engström</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sofi Öhrn</DisplayName>
+        <AccountId>40</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Helene Mikui Lind</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D63DA3B9-8CC0-4CE0-A0DE-FD5C32694F21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0197720D-D19D-4FE6-B684-9F002528DFD3}">
-[...16 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{994E3D1F-7047-46D8-BE59-BA929473D2D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="54810653-d742-4acb-b4a9-dca4b7e7b58c"/>
     <ds:schemaRef ds:uri="9a8419cc-c46b-4ba8-ae22-e0d514655a02"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F9C9BB8-D070-4AE0-BB3E-5EF357C49CE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0197720D-D19D-4FE6-B684-9F002528DFD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9a8419cc-c46b-4ba8-ae22-e0d514655a02"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>7067</Words>
-  <Characters>37459</Characters>
+  <Words>7056</Words>
+  <Characters>37403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>312</Lines>
+  <Lines>311</Lines>
   <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44438</CharactersWithSpaces>
+  <CharactersWithSpaces>44371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jenny Olofsson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AlarmDate">
-    <vt:filetime>2028-01-02T00:00:00Z</vt:filetime>
+    <vt:filetime>2028-03-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ArchivedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ChangeDescription">
-    <vt:lpwstr>Flera ändringar</vt:lpwstr>
+    <vt:lpwstr>Uppdatering elevmatsal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x01010097F7376BD0C7F64BBD09C93A0311274E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CreateDate">
     <vt:filetime>2023-02-22T10:16:35Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Creator">
     <vt:lpwstr>Gun Jakobsson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DocumentType">
     <vt:lpwstr>Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Draft">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="IsCheckedOut">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Metadata...och ange ämnesområde">
     <vt:lpwstr/>
   </property>
@@ -17133,59 +17154,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MetadataVerksamhet/Avdelning">
     <vt:lpwstr>Vuxenutbildning</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MetadataVälj förvaltning...">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MetadataW3D3 ärendenummer">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MetadataÄgare">
     <vt:lpwstr>Peter Engström</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MetadataÄr dokumentet för förtroendevalda politiker?">
     <vt:lpwstr>Nej</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MetadataÖvergripande nivå">
     <vt:lpwstr>Verksamhetsövergripande dokument</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Number">
     <vt:lpwstr>31170</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Prefix">
     <vt:lpwstr>INF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="PublishDate">
-    <vt:filetime>2026-08-20T14:57:43Z</vt:filetime>
+    <vt:filetime>2026-10-23T10:35:07Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="RoleDistributör">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="RoleFaktagranskare">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="RoleFormer distributor role (From 2016.03 update)">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="RoleFörfattare">
     <vt:lpwstr>Gun Jakobsson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="RoleFörtroendevalda">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="RoleSkapare">
     <vt:lpwstr>Peter Engström</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="RoleÄgare">
     <vt:lpwstr>Peter Engström</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="SecurityLevel">
     <vt:i4>1</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Title">
     <vt:lpwstr>Studiehandbok Vuxenutbildningen.UAF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Version">
-    <vt:i4>13</vt:i4>
+    <vt:i4>14</vt:i4>
   </property>
 </Properties>
 </file>